--- v0 (2025-12-13)
+++ v1 (2026-06-17)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D3CD4AA" w14:textId="034E45DD" w:rsidR="00CF16FE" w:rsidRPr="00BA77B4" w:rsidRDefault="00CF16FE" w:rsidP="00EA4CA9">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA77B4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>異文化交流助成金　様式Ｂ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F1FDA3" w14:textId="1DA1BE0D" w:rsidR="007D0316" w:rsidRPr="00AE3971" w:rsidRDefault="00262204" w:rsidP="00EA4CA9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262204">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">提出日　</w:t>
@@ -60,81 +61,81 @@
       <w:r w:rsidR="0005065E">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00E6213B">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E6213B">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="00262204">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　月　　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B4D4FD" w14:textId="36C8B74B" w:rsidR="00EA4CA9" w:rsidRDefault="00EA4CA9" w:rsidP="00EA4CA9">
+    <w:p w14:paraId="62B4D4FD" w14:textId="46B88315" w:rsidR="00EA4CA9" w:rsidRDefault="00EA4CA9" w:rsidP="00AD541B">
       <w:pPr>
         <w:spacing w:line="380" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC4195">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00830DBA" w:rsidRPr="00A45000">
+      <w:r w:rsidR="00AD541B">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4195">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="00CA3252">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">　立命館大学</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4195">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
           <w:b/>
@@ -515,51 +516,51 @@
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17211B77" w14:textId="6CFEFD1E" w:rsidR="007B791E" w:rsidRPr="00EF2B6A" w:rsidRDefault="00DE533E" w:rsidP="0058577B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>開催場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C276CE9" w14:textId="106C7B4C" w:rsidR="00DE533E" w:rsidRPr="00262204" w:rsidRDefault="00A45000" w:rsidP="00DE533E">
+          <w:p w14:paraId="6C276CE9" w14:textId="106C7B4C" w:rsidR="00DE533E" w:rsidRPr="00262204" w:rsidRDefault="004464A7" w:rsidP="00DE533E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="-698394564"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="006E" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0013422E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -850,51 +851,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="19F7399D" w14:textId="1E259FFB" w:rsidR="00AC4195" w:rsidRPr="00262204" w:rsidRDefault="00AC4195" w:rsidP="0058577B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262204">
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申請区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C69EBEA" w14:textId="3210AFF3" w:rsidR="00AC4195" w:rsidRPr="00262204" w:rsidRDefault="00A45000" w:rsidP="00AC4195">
+          <w:p w14:paraId="3C69EBEA" w14:textId="3210AFF3" w:rsidR="00AC4195" w:rsidRPr="00262204" w:rsidRDefault="004464A7" w:rsidP="00AC4195">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="-1652588966"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="006E" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0013422E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1078,193 +1079,193 @@
           <w:b/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9730"/>
       </w:tblGrid>
       <w:tr w:rsidR="009104F6" w:rsidRPr="009104F6" w14:paraId="2B14F9FF" w14:textId="77777777" w:rsidTr="00537E1F">
         <w:trPr>
           <w:trHeight w:val="4299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22A30E38" w14:textId="24A506C6" w:rsidR="007822A5" w:rsidRPr="009104F6" w:rsidRDefault="00EF2B6A" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009104F6">
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>＜</w:t>
             </w:r>
             <w:r w:rsidR="007822A5" w:rsidRPr="009104F6">
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>「立命館大学異文化交流助成金 選考結果について(通知)」に記載されていた内容</w:t>
             </w:r>
             <w:r w:rsidRPr="009104F6">
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>＞</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BF71C4C" w14:textId="02D1B751" w:rsidR="007822A5" w:rsidRDefault="007822A5" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="427249BC" w14:textId="77777777" w:rsidR="00830DBA" w:rsidRPr="009104F6" w:rsidRDefault="00830DBA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E2ADD54" w14:textId="619A5C18" w:rsidR="007822A5" w:rsidRDefault="007822A5" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79CBE393" w14:textId="77777777" w:rsidR="00830DBA" w:rsidRPr="009104F6" w:rsidRDefault="00830DBA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22DC9D51" w14:textId="77777777" w:rsidR="007822A5" w:rsidRPr="009104F6" w:rsidRDefault="007822A5" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="201A9688" w14:textId="77777777" w:rsidR="007822A5" w:rsidRPr="009104F6" w:rsidRDefault="00EF2B6A" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009104F6">
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>＜</w:t>
             </w:r>
             <w:r w:rsidR="007822A5" w:rsidRPr="009104F6">
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>具体的に行った対応</w:t>
             </w:r>
             <w:r w:rsidRPr="009104F6">
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>＞</w:t>
             </w:r>
             <w:r w:rsidR="008D4AFA" w:rsidRPr="009104F6">
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（5行以上必須）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="204FA830" w14:textId="77777777" w:rsidR="008D4AFA" w:rsidRPr="009104F6" w:rsidRDefault="008D4AFA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D024597" w14:textId="77777777" w:rsidR="008D4AFA" w:rsidRPr="009104F6" w:rsidRDefault="008D4AFA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7ABA7394" w14:textId="35838AB1" w:rsidR="008D4AFA" w:rsidRDefault="008D4AFA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="126C672B" w14:textId="77777777" w:rsidR="00830DBA" w:rsidRPr="009104F6" w:rsidRDefault="00830DBA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A1D88FB" w14:textId="0820D361" w:rsidR="008D4AFA" w:rsidRDefault="008D4AFA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E59F0E6" w14:textId="77777777" w:rsidR="00830DBA" w:rsidRPr="009104F6" w:rsidRDefault="00830DBA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04E629D7" w14:textId="77777777" w:rsidR="008D4AFA" w:rsidRPr="009104F6" w:rsidRDefault="008D4AFA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C7AB8EC" w14:textId="3A1CFB6C" w:rsidR="008D4AFA" w:rsidRPr="009104F6" w:rsidRDefault="008D4AFA" w:rsidP="00537E1F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EC78852" w14:textId="60BEDE5B" w:rsidR="007822A5" w:rsidRDefault="007822A5" w:rsidP="007822A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1565455E" w14:textId="30A9FC44" w:rsidR="00830DBA" w:rsidRPr="00A45000" w:rsidRDefault="00830DBA" w:rsidP="007822A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45000">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
           <w:b/>
@@ -2215,993 +2216,993 @@
               </w:rPr>
               <w:t>入力）</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a7"/>
               <w:tblW w:w="10200" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2036"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="2381"/>
               <w:gridCol w:w="2211"/>
               <w:gridCol w:w="1871"/>
             </w:tblGrid>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="198E1C02" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10200" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B605447" w14:textId="1572A1E8" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="5B605447" w14:textId="1572A1E8" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>Q1.</w:t>
                   </w:r>
                   <w:r w:rsidR="00DF5B9A" w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>お互いの文化を学び合える双方向の異文化交流となりましたか？</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="3D0357B7" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2036" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7BD547FF" w14:textId="3C606E80" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="7BD547FF" w14:textId="3C606E80" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>４．かなりなった</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="40380895" w14:textId="03CF4F3C" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="40380895" w14:textId="03CF4F3C" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>３．なった</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="40AE1B37" w14:textId="7E9E71C1" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="40AE1B37" w14:textId="7E9E71C1" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>２．あまりならなかった</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7256D3B6" w14:textId="390B3179" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="7256D3B6" w14:textId="390B3179" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>１．ならなかった</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0804D8F1" w14:textId="4576B02B" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="0804D8F1" w14:textId="4576B02B" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>０．わからない</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="0D00F835" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2036" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4448C9DE" w14:textId="10ED467C" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="4448C9DE" w14:textId="10ED467C" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="377520F1" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="377520F1" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="237D887B" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="237D887B" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="21E9A2BD" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="21E9A2BD" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1B14EE26" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="1B14EE26" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="765767FD" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10200" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
                 </w:tcPr>
-                <w:p w14:paraId="739A024E" w14:textId="401713A0" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="739A024E" w14:textId="401713A0" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>Q2.</w:t>
                   </w:r>
                   <w:r w:rsidR="00DF5B9A" w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>本企画での経験は、自身の異文化間交流に対する考え方や態度に変化をもたらしましたか？</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="08E424C0" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2036" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="123D4648" w14:textId="168CC7B5" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="123D4648" w14:textId="168CC7B5" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>４．大きく変化した</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="53BDE4E3" w14:textId="76A20989" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="53BDE4E3" w14:textId="76A20989" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>３．変化した</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3702C32A" w14:textId="171D3C5E" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="3702C32A" w14:textId="171D3C5E" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>２．あまり変化しなかった</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0005EEEA" w14:textId="52F94734" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="0005EEEA" w14:textId="52F94734" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>１．全く変化しなかった</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EAB3383" w14:textId="6C3B0C92" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="7EAB3383" w14:textId="6C3B0C92" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>０．わからない</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="3C3CC56C" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2036" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="33629A44" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="33629A44" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="68C4E53D" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="68C4E53D" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="649B3A63" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="649B3A63" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="321BD104" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="321BD104" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="702E5341" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="702E5341" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="3FBEAC5F" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10200" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
                 </w:tcPr>
-                <w:p w14:paraId="74E63CFD" w14:textId="71F220A2" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="74E63CFD" w14:textId="71F220A2" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>Q3.上記Q2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
-                      <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>について、影響があ</w:t>
                   </w:r>
                   <w:r w:rsidR="0019199A" w:rsidRPr="00A45000">
                     <w:rPr>
-                      <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>った</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
-                      <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>と思うことを具体的に教えてください。（回答内容を入力）</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="5A580FE7" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:trPr>
                 <w:trHeight w:val="730"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10200" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                 </w:tcPr>
-                <w:p w14:paraId="63559D3A" w14:textId="77777777" w:rsidR="00E1403A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="63559D3A" w14:textId="77777777" w:rsidR="00E1403A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="5610B762" w14:textId="667DA298" w:rsidR="00E1403A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="5610B762" w14:textId="667DA298" w:rsidR="00E1403A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="53877D9F" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10200" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
                 </w:tcPr>
-                <w:p w14:paraId="6744C005" w14:textId="3923657A" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="6744C005" w14:textId="3923657A" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>Q4.本企画での経験は、今後大学や広く社会での異文化理解や交流に活用できると思いますか？</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="081393F2" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2036" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FEB15A1" w14:textId="723776DD" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="0FEB15A1" w14:textId="723776DD" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>４．かなり活用できそうだ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="48A9854C" w14:textId="432B6335" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="48A9854C" w14:textId="432B6335" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>３．活用できそうだ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A6B9D36" w14:textId="3EA565E2" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="2A6B9D36" w14:textId="3EA565E2" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>２．あまり活用できそうにない</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D7AE9F8" w14:textId="7105AD81" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="7D7AE9F8" w14:textId="7105AD81" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>１．全く活用できそうにない</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6F6EC8A0" w14:textId="3B453DA4" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="6F6EC8A0" w14:textId="3B453DA4" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>０．わからない</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="2EB4E82E" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2036" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="721F5B17" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="721F5B17" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="37F679B1" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="37F679B1" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="05A74A5B" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="05A74A5B" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7DDC2A5F" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="7DDC2A5F" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="025269E3" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00A45000">
+                <w:p w14:paraId="025269E3" w14:textId="77777777" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="1BD8E9A4" w14:textId="77777777" w:rsidTr="00E1403A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10200" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
                 </w:tcPr>
-                <w:p w14:paraId="06D7B21E" w14:textId="585D9BFB" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="06D7B21E" w14:textId="585D9BFB" w:rsidR="00DF5B9A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>Q5.企画の良かった点・改善点があれば教えてください</w:t>
                   </w:r>
                   <w:r w:rsidR="00DF5B9A" w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>。</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A45000">
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>（回答内容を入力）</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A45000" w:rsidRPr="00A45000" w14:paraId="34E00971" w14:textId="77777777" w:rsidTr="00576364">
               <w:trPr>
                 <w:trHeight w:val="730"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10200" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                 </w:tcPr>
-                <w:p w14:paraId="2BAB6737" w14:textId="5ECF1E6E" w:rsidR="00E1403A" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="2BAB6737" w14:textId="5ECF1E6E" w:rsidR="00E1403A" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="4ACF5D84" w14:textId="10437EF3" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="4ACF5D84" w14:textId="10437EF3" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="0869FCA2" w14:textId="650D89D9" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="0869FCA2" w14:textId="650D89D9" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="536E301C" w14:textId="453879B0" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="536E301C" w14:textId="453879B0" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="22A134C6" w14:textId="1D724F9F" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="22A134C6" w14:textId="1D724F9F" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="4565495F" w14:textId="51A1A4C5" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="4565495F" w14:textId="51A1A4C5" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="413AF0B5" w14:textId="77777777" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
-[...10 lines deleted...]
-                <w:p w14:paraId="3660DDAF" w14:textId="3D254FC0" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="413AF0B5" w14:textId="77777777" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="5B715609" w14:textId="25FE7695" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="3660DDAF" w14:textId="3D254FC0" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="2E17E768" w14:textId="661539E0" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="5B715609" w14:textId="25FE7695" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="575A2FF3" w14:textId="77777777" w:rsidR="00A45000" w:rsidRPr="00A45000" w:rsidRDefault="00A45000" w:rsidP="00A45000">
+                <w:p w14:paraId="2E17E768" w14:textId="661539E0" w:rsidR="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="7B779019" w14:textId="37895C6C" w:rsidR="00E1403A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00A45000">
+                <w:p w14:paraId="575A2FF3" w14:textId="77777777" w:rsidR="00A45000" w:rsidRPr="00A45000" w:rsidRDefault="00A45000" w:rsidP="00866DCF">
+                  <w:pPr>
+                    <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
+                      <w:szCs w:val="21"/>
+                      <w:highlight w:val="yellow"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7B779019" w14:textId="37895C6C" w:rsidR="00E1403A" w:rsidRPr="00A45000" w:rsidRDefault="00E1403A" w:rsidP="00866DCF">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="41"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                       <w:szCs w:val="21"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5C94D08C" w14:textId="2F25D090" w:rsidR="00992BF7" w:rsidRPr="00A45000" w:rsidRDefault="00DF5B9A" w:rsidP="00304C18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45000">
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -3240,51 +3241,51 @@
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D8B67E4" w14:textId="74EA4EC1" w:rsidR="00992BF7" w:rsidRDefault="00992BF7" w:rsidP="00304C18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BDC440A" w14:textId="2BB90E47" w:rsidR="00462140" w:rsidRDefault="00462140" w:rsidP="00304C18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75657E0D" w14:textId="77777777" w:rsidR="00A45000" w:rsidRPr="009104F6" w:rsidRDefault="00A45000" w:rsidP="00304C18">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E96F002" w14:textId="5A3E4ED4" w:rsidR="00F20E79" w:rsidRPr="009104F6" w:rsidRDefault="00F20E79" w:rsidP="00304C18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23630963" w14:textId="77777777" w:rsidR="00CE646F" w:rsidRPr="009104F6" w:rsidRDefault="00CE646F" w:rsidP="00304C18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="398FC459" w14:textId="58076537" w:rsidR="00F20E79" w:rsidRPr="009104F6" w:rsidRDefault="00F20E79" w:rsidP="00304C18">
             <w:pPr>
@@ -3378,51 +3379,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21810941" w14:textId="77777777" w:rsidR="00830DBA" w:rsidRPr="009104F6" w:rsidRDefault="00830DBA" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14976167" w14:textId="39EE547F" w:rsidR="008D4AFA" w:rsidRDefault="008D4AFA" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="072C501A" w14:textId="77777777" w:rsidR="00A45000" w:rsidRPr="009104F6" w:rsidRDefault="00A45000" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="251CAC36" w14:textId="77777777" w:rsidR="00C23413" w:rsidRPr="009104F6" w:rsidRDefault="00C23413" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D05B035" w14:textId="77777777" w:rsidR="008D4AFA" w:rsidRPr="009104F6" w:rsidRDefault="008D4AFA" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32645E87" w14:textId="0E8059E7" w:rsidR="008D4AFA" w:rsidRPr="009104F6" w:rsidRDefault="008D4AFA" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
@@ -3466,51 +3467,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10AE3C72" w14:textId="77777777" w:rsidR="008D4AFA" w:rsidRPr="009104F6" w:rsidRDefault="008D4AFA" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="247A5095" w14:textId="4A099F41" w:rsidR="00C23413" w:rsidRDefault="00C23413" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E2F6816" w14:textId="77777777" w:rsidR="00A45000" w:rsidRPr="009104F6" w:rsidRDefault="00A45000" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FC1D005" w14:textId="0C7E7D7F" w:rsidR="00C23413" w:rsidRPr="009104F6" w:rsidRDefault="00C23413" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BA1388B" w14:textId="23030A4F" w:rsidR="00CE646F" w:rsidRPr="009104F6" w:rsidRDefault="00CE646F" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46AF3C0F" w14:textId="4B9FF09A" w:rsidR="00CE646F" w:rsidRPr="009104F6" w:rsidRDefault="00CE646F" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
@@ -3523,52 +3524,50 @@
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A32AACE" w14:textId="0E7144D3" w:rsidR="008D4AFA" w:rsidRPr="009104F6" w:rsidRDefault="008D4AFA" w:rsidP="00866F4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30799352" w14:textId="431575CC" w:rsidR="00462140" w:rsidRPr="00462140" w:rsidRDefault="00CE646F" w:rsidP="00CE646F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:cs="ＭＳ Ｐゴシック"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（５）</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4FE1">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>経費</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>精</w:t>
       </w:r>
       <w:r w:rsidRPr="009104F6">
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>算</w:t>
@@ -5777,116 +5776,116 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="278DD732" w14:textId="77777777" w:rsidR="009104F6" w:rsidRPr="00010895" w:rsidRDefault="009104F6" w:rsidP="00537E1F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:cs="メイリオ"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A58583B" w14:textId="6E4CC0CD" w:rsidR="00721BDC" w:rsidRDefault="00721BDC" w:rsidP="00C632DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="118D6F89" w14:textId="79FCA65E" w:rsidR="00830DBA" w:rsidRDefault="00830DBA" w:rsidP="00C632DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C876EEA" w14:textId="22B6F022" w:rsidR="00830DBA" w:rsidRDefault="00830DBA" w:rsidP="00C632DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F271C32" w14:textId="7A718DD1" w:rsidR="00830DBA" w:rsidRDefault="00830DBA" w:rsidP="00C632DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715A7B17" w14:textId="37311E69" w:rsidR="00830DBA" w:rsidRDefault="00830DBA" w:rsidP="00C632DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72688220" w14:textId="77777777" w:rsidR="00830DBA" w:rsidRDefault="00830DBA" w:rsidP="00C632DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD39082" w14:textId="7B4088D2" w:rsidR="00992BF7" w:rsidRPr="009104F6" w:rsidRDefault="00992BF7" w:rsidP="00C632DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009104F6">
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>参加者名簿</w:t>
       </w:r>
       <w:r w:rsidR="009251F8" w:rsidRPr="009104F6">
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　（足りない場合は適宜行を追加してください）</w:t>
       </w:r>
       <w:r w:rsidR="008D4AFA" w:rsidRPr="009104F6">
         <w:rPr>
-          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　※運営メンバーも含めたすべての参加者</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="538"/>
         <w:gridCol w:w="1508"/>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="2247"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
       <w:tr w:rsidR="009104F6" w:rsidRPr="009104F6" w14:paraId="7D5E6556" w14:textId="28FBDCCF" w:rsidTr="009251F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
@@ -7732,237 +7731,230 @@
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>【事務局記入欄】</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00830DBA" w:rsidRPr="00BA77B4" w:rsidSect="00F20E79">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="242" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60FCBA9B" w14:textId="77777777" w:rsidR="00164F25" w:rsidRDefault="00164F25" w:rsidP="00164F25">
+    <w:p w14:paraId="64F3E7FB" w14:textId="77777777" w:rsidR="004464A7" w:rsidRDefault="004464A7" w:rsidP="00164F25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FD09968" w14:textId="77777777" w:rsidR="00164F25" w:rsidRDefault="00164F25" w:rsidP="00164F25">
+    <w:p w14:paraId="281571FC" w14:textId="77777777" w:rsidR="004464A7" w:rsidRDefault="004464A7" w:rsidP="00164F25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Meiryo UI">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="UD Digi Kyokasho NK-R">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002A3" w:usb1="2AC7ECFA" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
     <w:panose1 w:val="020F0600000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="UD デジタル 教科書体 NK-R">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1034804624"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3D2F25DD" w14:textId="417F3B92" w:rsidR="00D15BF7" w:rsidRDefault="00D15BF7">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="694B9C7D" w14:textId="77777777" w:rsidR="00D15BF7" w:rsidRDefault="00D15BF7">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7881E39F" w14:textId="77777777" w:rsidR="00164F25" w:rsidRDefault="00164F25" w:rsidP="00164F25">
+    <w:p w14:paraId="32414FF6" w14:textId="77777777" w:rsidR="004464A7" w:rsidRDefault="004464A7" w:rsidP="00164F25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BEA5520" w14:textId="77777777" w:rsidR="00164F25" w:rsidRDefault="00164F25" w:rsidP="00164F25">
+    <w:p w14:paraId="77700CE2" w14:textId="77777777" w:rsidR="004464A7" w:rsidRDefault="004464A7" w:rsidP="00164F25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1039185C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19A2BA7E"/>
     <w:lvl w:ilvl="0" w:tplc="A4920B54">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -8258,70 +8250,70 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1980453230">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="733741155">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2121990893">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -8354,164 +8346,170 @@
     <w:rsid w:val="0019199A"/>
     <w:rsid w:val="001B6F05"/>
     <w:rsid w:val="001E520A"/>
     <w:rsid w:val="001F626B"/>
     <w:rsid w:val="0021337C"/>
     <w:rsid w:val="002305CD"/>
     <w:rsid w:val="002477CF"/>
     <w:rsid w:val="00254000"/>
     <w:rsid w:val="00254ACB"/>
     <w:rsid w:val="00262204"/>
     <w:rsid w:val="00262FC3"/>
     <w:rsid w:val="00265722"/>
     <w:rsid w:val="00267F21"/>
     <w:rsid w:val="002800F1"/>
     <w:rsid w:val="002A52C2"/>
     <w:rsid w:val="002C2D86"/>
     <w:rsid w:val="002D73C1"/>
     <w:rsid w:val="00304C18"/>
     <w:rsid w:val="00330061"/>
     <w:rsid w:val="003747FB"/>
     <w:rsid w:val="003A3128"/>
     <w:rsid w:val="003A6774"/>
     <w:rsid w:val="003B0550"/>
     <w:rsid w:val="003B275C"/>
     <w:rsid w:val="0040266A"/>
+    <w:rsid w:val="004464A7"/>
     <w:rsid w:val="00462140"/>
     <w:rsid w:val="00467A10"/>
     <w:rsid w:val="00470683"/>
     <w:rsid w:val="004A2B80"/>
     <w:rsid w:val="004C7242"/>
     <w:rsid w:val="004E5B25"/>
     <w:rsid w:val="00504B84"/>
     <w:rsid w:val="005311D3"/>
     <w:rsid w:val="0055576E"/>
     <w:rsid w:val="0058577B"/>
     <w:rsid w:val="005B3505"/>
     <w:rsid w:val="005D34DC"/>
     <w:rsid w:val="005E4C06"/>
     <w:rsid w:val="005E6316"/>
     <w:rsid w:val="00603EF6"/>
     <w:rsid w:val="0063776A"/>
     <w:rsid w:val="00646A8B"/>
+    <w:rsid w:val="006670C9"/>
     <w:rsid w:val="00667F52"/>
     <w:rsid w:val="006C1000"/>
     <w:rsid w:val="006E6D2A"/>
     <w:rsid w:val="00721BDC"/>
     <w:rsid w:val="0074740E"/>
     <w:rsid w:val="007523C0"/>
+    <w:rsid w:val="00770E19"/>
     <w:rsid w:val="00771A51"/>
     <w:rsid w:val="00772E16"/>
     <w:rsid w:val="00776545"/>
     <w:rsid w:val="0078007B"/>
     <w:rsid w:val="007822A5"/>
     <w:rsid w:val="00790B94"/>
     <w:rsid w:val="007954D4"/>
     <w:rsid w:val="007B791E"/>
     <w:rsid w:val="007D0316"/>
     <w:rsid w:val="007D286F"/>
     <w:rsid w:val="007E2A87"/>
     <w:rsid w:val="007F6AE7"/>
     <w:rsid w:val="00805639"/>
     <w:rsid w:val="008124B4"/>
     <w:rsid w:val="00824C98"/>
     <w:rsid w:val="00830DBA"/>
     <w:rsid w:val="008402BB"/>
     <w:rsid w:val="00851CFB"/>
     <w:rsid w:val="00852E2B"/>
+    <w:rsid w:val="00866DCF"/>
     <w:rsid w:val="00866F4E"/>
     <w:rsid w:val="008776C5"/>
     <w:rsid w:val="00890DD9"/>
     <w:rsid w:val="00895AD8"/>
     <w:rsid w:val="008A62AB"/>
     <w:rsid w:val="008B739D"/>
     <w:rsid w:val="008C1D67"/>
     <w:rsid w:val="008C3C68"/>
     <w:rsid w:val="008D17A9"/>
     <w:rsid w:val="008D17C7"/>
     <w:rsid w:val="008D4AFA"/>
     <w:rsid w:val="008F2D29"/>
     <w:rsid w:val="008F39D0"/>
     <w:rsid w:val="009104F6"/>
     <w:rsid w:val="00922F60"/>
     <w:rsid w:val="009251F8"/>
     <w:rsid w:val="009334FF"/>
     <w:rsid w:val="00934859"/>
     <w:rsid w:val="0095247A"/>
     <w:rsid w:val="0096622D"/>
     <w:rsid w:val="00974351"/>
     <w:rsid w:val="00981554"/>
     <w:rsid w:val="00992BF7"/>
     <w:rsid w:val="009949C5"/>
     <w:rsid w:val="0099548D"/>
     <w:rsid w:val="009E0C37"/>
     <w:rsid w:val="009F4C16"/>
     <w:rsid w:val="009F775A"/>
     <w:rsid w:val="00A36E3E"/>
     <w:rsid w:val="00A45000"/>
     <w:rsid w:val="00A669F0"/>
     <w:rsid w:val="00AB32F8"/>
     <w:rsid w:val="00AC1A83"/>
     <w:rsid w:val="00AC4195"/>
     <w:rsid w:val="00AC48A8"/>
     <w:rsid w:val="00AD3885"/>
+    <w:rsid w:val="00AD541B"/>
     <w:rsid w:val="00AE3971"/>
     <w:rsid w:val="00AE4084"/>
     <w:rsid w:val="00AE6718"/>
     <w:rsid w:val="00B254DE"/>
     <w:rsid w:val="00B461CF"/>
     <w:rsid w:val="00B50AA3"/>
     <w:rsid w:val="00B64540"/>
     <w:rsid w:val="00B657A7"/>
     <w:rsid w:val="00B7631E"/>
     <w:rsid w:val="00B8062D"/>
     <w:rsid w:val="00B85018"/>
     <w:rsid w:val="00BA2A66"/>
     <w:rsid w:val="00BA36B9"/>
     <w:rsid w:val="00BA77B4"/>
     <w:rsid w:val="00BF6044"/>
     <w:rsid w:val="00C23413"/>
     <w:rsid w:val="00C25EBF"/>
     <w:rsid w:val="00C43588"/>
     <w:rsid w:val="00C47C4A"/>
     <w:rsid w:val="00C53398"/>
     <w:rsid w:val="00C56224"/>
     <w:rsid w:val="00C56CC4"/>
     <w:rsid w:val="00C632DD"/>
     <w:rsid w:val="00C64A0B"/>
     <w:rsid w:val="00C905C4"/>
     <w:rsid w:val="00C92A2B"/>
     <w:rsid w:val="00CA1E8C"/>
     <w:rsid w:val="00CA3252"/>
     <w:rsid w:val="00CA7081"/>
     <w:rsid w:val="00CB0568"/>
     <w:rsid w:val="00CD3B37"/>
     <w:rsid w:val="00CE172B"/>
     <w:rsid w:val="00CE646F"/>
     <w:rsid w:val="00CE7B84"/>
     <w:rsid w:val="00CF16FE"/>
     <w:rsid w:val="00CF33DE"/>
+    <w:rsid w:val="00D112D2"/>
     <w:rsid w:val="00D15BF7"/>
     <w:rsid w:val="00D90604"/>
     <w:rsid w:val="00D92844"/>
     <w:rsid w:val="00DA3371"/>
     <w:rsid w:val="00DE0D12"/>
     <w:rsid w:val="00DE533E"/>
     <w:rsid w:val="00DF5B9A"/>
     <w:rsid w:val="00E1403A"/>
     <w:rsid w:val="00E6213B"/>
     <w:rsid w:val="00EA4CA9"/>
     <w:rsid w:val="00EB4FE1"/>
     <w:rsid w:val="00EF2B6A"/>
     <w:rsid w:val="00F060E5"/>
     <w:rsid w:val="00F0649A"/>
     <w:rsid w:val="00F20E79"/>
     <w:rsid w:val="00F27F84"/>
     <w:rsid w:val="00F6037C"/>
     <w:rsid w:val="00F6491A"/>
     <w:rsid w:val="00F760DA"/>
     <w:rsid w:val="00F87622"/>
     <w:rsid w:val="00F91703"/>
     <w:rsid w:val="00FA341D"/>
     <w:rsid w:val="00FB2182"/>
     <w:rsid w:val="00FB43ED"/>
     <w:rsid w:val="00FB7FF3"/>
@@ -8527,69 +8525,69 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6BF01FA1"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8921,50 +8919,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -9164,51 +9163,51 @@
     <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00830DBA"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af3">
     <w:name w:val="結語 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00830DBA"/>
     <w:rPr>
       <w:rFonts w:ascii="UD Digi Kyokasho NK-R" w:eastAsia="UD Digi Kyokasho NK-R"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="101001981">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="133253772">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9591,74 +9590,80 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55E54594-0C98-451A-A9A1-3E2871ABA55B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>325</Words>
-  <Characters>1859</Characters>
+  <Words>1081</Words>
+  <Characters>1103</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2180</CharactersWithSpaces>
+  <CharactersWithSpaces>2116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>